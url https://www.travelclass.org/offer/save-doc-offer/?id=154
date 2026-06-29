--- v0 (2026-05-02)
+++ v1 (2026-06-29)
@@ -29,51 +29,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:p w14:paraId="79AA8816" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRPr="00883017" w:rsidRDefault="00C56787">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="280" w:after="280"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book" w:cs="Arial"/>
           <w:color w:val="000A12"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883017">
         <w:rPr>
           <w:color w:val="000A12"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Melton College York — language school in the UK</w:t>
+        <w:t>Melton College York — escuela de idiomas en el Reino Unido</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E33BE9D" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRPr="00883017" w:rsidRDefault="00C56787">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="280" w:after="280"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000A12"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:330px;height:170px">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
@@ -276,131 +276,131 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000A12"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Room type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4523" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CD55DE4" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
             </w:pPr>
             <w:r>
-              <w:t>Single</w:t>
+              <w:t>Individualmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="0A7A1626" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54E78980" w14:textId="08209E47" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000A12"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bathroom facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4523" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5192DECC" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
             </w:pPr>
             <w:r>
-              <w:t>Shared</w:t>
+              <w:t>Compartido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="508FF8B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08B061B6" w14:textId="54A3EAF9" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000A12"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Meals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4523" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A1358B" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
             </w:pPr>
             <w:r>
-              <w:t>Breakfast, Lunch and Dinner</w:t>
+              <w:t>Desayuno, comida y cena</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="441D41A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E44D7C0" w14:textId="1180CD08" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000A12"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -532,56 +532,56 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1970198C" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C90C069" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
         <w:t>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Melton College has welcomed students from all over the world since 1963. We are a family-run school and pride ourselves on individual attention and ensuring all our students get the same welcome, the same facilities and the same great experience! We are based in York, the capital of the North and England's best historic city! York has 200 years of history going back to the Romans and is now one of Europe's top tourist destinations. The city is also an major education centre and (also important) a top choice for shopping trips!</w:t>
+              <w:t xml:space="preserve">Melton College ha recibido estudiantes de todo el mundo desde 1963. Somos una escuela familiar y nos enorgullecemos de la atención individual y de garantizar que todos nuestros estudiantes reciban la misma bienvenida, las mismas instalaciones y la misma gran experiencia. ¡Nuestra sede está en York, la capital del norte y la mejor ciudad histórica de Inglaterra! York tiene 200 años de historia que se remonta a los romanos y ahora es uno de los principales destinos turísticos de Europa. La ciudad es también un importante centro educativo y (también importante) una de las mejores opciones para ir de compras.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">At the College we welcome students from 10 on our junior courses in Winter, Easter and October and from 11 in the Summer. We run General English for adults and offer specialist exam preparation for FCE, CAE and IELTS. We are a major exam centre and the only IELTS centre in York. We also run our Gold Courses for students aged 40+, a great mix of tourism and language learning. We plan all our courses for individuals but also welcome small groups. York is safe, great value, friendly and easy to reach - just 2 hours from London- and a great base to explore the UK. Edinburgh is only 2.5 hours away.</w:t>
+              <w:t xml:space="preserve">En Melton College recibimos alumnos a partir de los 10 años en nuestros cursos junior en Invierno, Semana Santa y Octubre y a partir de los 11 años en los de Verano. Impartimos Inglés General para adultos y ofrecemos preparación para exámenes especializados para FCE, CAE e IELTS. Somos un importante centro de exámenes y el único centro de IELTS en York. También ofrecemos nuestros Cursos de Oro para estudiantes mayores de 40 años, una excelente combinación de turismo y aprendizaje de idiomas. Planeamos todos nuestros cursos para individuos, pero también damos la bienvenida a grupos pequeños. York es segura, de gran valor, amigable y de fácil acceso, a solo 2 horas de Londres, y una excelente base para explorar el Reino Unido. Edimburgo está a solo 2,5 horas de distancia.</w:t>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583270F5" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="222447BD" w14:textId="087C1342" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -632,107 +632,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
         <w:t>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Small family-run and managed</w:t>
+              <w:t xml:space="preserve">PequeÃ±o y administrado de manera familiar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Our own hotel - on site!</w:t>
+              <w:t xml:space="preserve">Nuestro propio hotel - Â¡en el sitio!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quiet residential part of the City</w:t>
+              <w:t xml:space="preserve">Zona residencial tranquila de la ciudad.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Official IELTS Exam Centre. Also Cambridge Centre</w:t>
+              <w:t xml:space="preserve">Centro Oficial de ExÃ¡men IELTS. TambiÃ©n Centro de Cambridge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Excellent facilities</w:t>
+              <w:t xml:space="preserve">Excelentes instalaciones</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1500127A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED18CFD" w14:textId="577C32D2" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -764,79 +764,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
         <w:t>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">12 classrooms</w:t>
+              <w:t xml:space="preserve">12 aulas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Free WiFi</w:t>
+              <w:t xml:space="preserve">Wi-Fi gratis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interractive Whiteboards</w:t>
+              <w:t xml:space="preserve">Pizarras Interactivas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548E4C0D" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720861AB" w14:textId="64F4C7EF" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -892,93 +892,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
         <w:t>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tennis</w:t>
+              <w:t xml:space="preserve">Tenis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Basketball</w:t>
+              <w:t xml:space="preserve">Baloncesto</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Football</w:t>
+              <w:t xml:space="preserve">Fútbol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Table Tennis</w:t>
+              <w:t xml:space="preserve">Tenis de mesa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBED011" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7640CE73" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
@@ -1029,65 +1029,65 @@
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Social Programme</w:t>
+              <w:t xml:space="preserve">Programa social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saturday Excursions</w:t>
+              <w:t xml:space="preserve">Excursiones Sabatinas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A914882" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3297ABD2" w14:textId="27BD6E12" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1108,182 +1108,182 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="566F47DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRPr="00883017" w:rsidRDefault="00C56787">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883017">
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">The language programme is designed for 22 hours per week. Lessons are in groups of up to 14 students. The class is formed according to the language level of the children. The level is determined by a placement test. The classes are held in the morning. Once a week there is a Lesson Out in the museum or in York Cathedral. Teachers encourage an interactive approach and use authentic materials such as songs and film extracts. Essays are used to practise writing and signs, menus and news are used to practise reading. Children have access to an e-journal. Available at all levels.</w:t>
+              <w:t xml:space="preserve">El programa de idiomas está diseñado para 22 horas a la semana. Las lecciones son en grupos de hasta 14 estudiantes. La clase se forma de acuerdo al nivel de idioma de los niños. El nivel se determina mediante una prueba. Las clases se imparten por la mañana. Una vez a la semana hay una lección en el museo o en la Catedral de York. Los profesores fomentan un enfoque interactivo y utilizan materiales auténticos, como canciones y extractos de películas. Se utilizan ensayos para practicar la escritura y carteles, menús y noticias para practicar la lectura. Los niños tienen acceso a una revista electrónica. Disponible en todos los niveles.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22.5 Hours of tuition (Monday to Friday)</w:t>
+              <w:t xml:space="preserve">22.5 Horas de clases (lunes a viernes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Afternoon 'Lesson Out' in an attraction, museum or in the city</w:t>
+              <w:t xml:space="preserve">Tarde de 'Lección fuera' en una atracción, museo o en la ciudad</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Full-day excursion by coach on Saturday to locations such as Leeds, Scarborough &amp; Robin hoods bay, Bolton Abbey, Whiltby, Manchester</w:t>
+              <w:t xml:space="preserve">Excursión de día completo el sábado a lugares como Leeds, Scarborough y Robin Hoods Bay, Bolton Abbey, Whiltby, Manchester</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Host family accomodation</w:t>
+              <w:t xml:space="preserve">Alojamiento con familia anfitriona</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">After-class activities including literature, talks, sports, or films</w:t>
+              <w:t xml:space="preserve">Actividades extracurriculares que incluyen literatura, charlas, deportes o películas.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evening activities at the College including quizes, discos, BBQ and baking or cooking</w:t>
+              <w:t xml:space="preserve">Actividades nocturnas en la universidad, que incluyen concursos, discotecas, parrilladas y hornear o cocinar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Optional extra evening activities including Ghost walk, River Cruise, Cinema, Bowling (extra cost)</w:t>
+              <w:t xml:space="preserve">Actividades nocturnas adicionales opcionales, como paseo de fantasmas, crucero por el río, cine, bolos (costo adicional)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Transfer from Leeds and Manchester airport is included on Sundays (between 9:00 and 20:00)</w:t>
+              <w:t xml:space="preserve">El traslado desde el aeropuerto de Leeds y Manchester está incluido los domingos (entre las 9:00 y las 20:00)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Local bus pass also included</w:t>
+              <w:t xml:space="preserve">Pase de autobús local también incluido.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0624DD81" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRPr="00883017" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5246C6" w14:textId="0B2F84C4" w:rsidR="00A50C24" w:rsidRPr="00A32336" w:rsidRDefault="00A32336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
@@ -1550,91 +1550,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity </w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -1652,91 +1652,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Optional Activity</w:t>
+              <w:t>Actividad Opcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -1754,91 +1754,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>'Lesson Out' in York</w:t>
+              <w:t>"Lección Fuera" en York</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -1856,91 +1856,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Optional Activity</w:t>
+              <w:t>Actividad Opcional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -1958,91 +1958,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2060,91 +2060,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Full-day excursion to Whitby and Robin Hoods Bay/Bolton Abbey and Skipton/Beverly and Castle Howard</w:t>
+              <w:t>Excursión de día completo a Whitby y Robin Hoods Bay/Bolton Abbey y Skipton/Beverly y Castle Howard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Full-day excursion to Whitby and Robin Hoods Bay/Bolton Abbey and Skipton/Beverly and Castle Howard</w:t>
+              <w:t>Excursión de día completo a Whitby y Robin Hoods Bay/Bolton Abbey y Skipton/Beverly y Castle Howard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening with host family</w:t>
+              <w:t>Tarde con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2162,91 +2162,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2264,91 +2264,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2366,91 +2366,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2468,91 +2468,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2570,91 +2570,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2672,91 +2672,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons</w:t>
+              <w:t>Lecciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Lessons followed by after-class activity</w:t>
+              <w:t>Lecciones seguidas de actividad después de clase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Evening Activity</w:t>
+              <w:t>Actividad de la tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2774,91 +2774,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Full-day excursion to Whitby and Robin Hoods Bay/Bolton Abbey and Skipton/Beverly and Castle Howard</w:t>
+              <w:t>Excursión de día completo a Whitby y Robin Hoods Bay/Bolton Abbey y Skipton/Beverly y Castle Howard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Full-day excursion to Whitby and Robin Hoods Bay/Bolton Abbey and Skipton/Beverly and Castle Howard</w:t>
+              <w:t>Excursión de día completo a Whitby y Robin Hoods Bay/Bolton Abbey y Skipton/Beverly y Castle Howard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Full-day excursion to Whitby and Robin Hoods Bay/Bolton Abbey and Skipton/Beverly and Castle Howard</w:t>
+              <w:t>Excursión de día completo a Whitby y Robin Hoods Bay/Bolton Abbey y Skipton/Beverly y Castle Howard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A50C24" w14:paraId="7468D311" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AA6FEA" w14:textId="357A169E" w:rsidR="00A50C24" w:rsidRDefault="00A32336">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="767676"/>
                 <w:lang w:val="en-US"/>
@@ -2876,91 +2876,91 @@
           <w:p w14:paraId="42944497" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Times New Roman" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
                 <w:color w:val="767676"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D1833DD" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3687" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="348A8B6A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42132B16" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00C56787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
               </w:rPr>
-              <w:t>Day with host family</w:t>
+              <w:t>Día con la familia anfitriona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7476187A" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7195F056" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2032025D" w14:textId="77777777" w:rsidR="00A50C24" w:rsidRDefault="00A50C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book"/>